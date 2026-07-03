--- v0 (2026-02-04)
+++ v1 (2026-07-03)
@@ -762,106 +762,74 @@
         <w:rPr/>
         <w:t xml:space="preserve">Aquablu REFILL – De Nieuwe Manier van Water Drinken&lt;br /&gt;
 &lt;br /&gt;
 Aquablu maakt water drinken slimmer, duurzamer én lekkerder. Met het REFILL-systeem tap je verfrissende drankjes zoals je ze kent – maar dan zonder suiker, zonder verspilling en met toegevoegde vitaminen en mineralen. Kies uit stil, gekoeld of bruisend water en functionele smaken die passen bij elk moment van de dag.&lt;br /&gt;
 &lt;br /&gt;
 Aquablu werd in 2018 opgericht door Marnix en Marc en is inmiddels uitgegroeid tot een van de snelstgroeiende tech bedrijven van Nederland. De producten vielen in de prijzen met onder andere een Red Dot Design Award en de CBRE Innovation Award.&lt;br /&gt;
 &lt;br /&gt;
 Van kantoren tot hotels en publieke ruimtes – Aquablu zorgt voor een gezondere, leukere én plasticvrije drinkervaring.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>